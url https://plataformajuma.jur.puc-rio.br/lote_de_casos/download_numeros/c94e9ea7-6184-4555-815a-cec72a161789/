--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -428,1406 +428,1406 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A196"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Número do processo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Vide documento anexo</t>
+          <t>1002268-51.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002269-36.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002271-06.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002273-73.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002274-58.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002286-72.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002288-42.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002289-27.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002290-12.2024.4.01.3606</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002472-98.2024.4.01.3605</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002969-73.2024.4.01.4103</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1002970-58.2024.4.01.4103</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003046-85.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003047-70.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003048-55.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003049-40.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003050-25.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003071-98.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003072-83.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003073-68.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003074-53.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003075-38.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003076-23.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003077-08.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003078-90.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003079-75.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003080-60.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003081-45.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003082-30.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003112-65.2024.4.01.3908</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003956-63.2024.4.01.3601</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1003969-62.2024.4.01.3601</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005424-56.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005426-26.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005429-78.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005433-18.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005434-03.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005447-02.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005448-84.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005463-53.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005464-38.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005465-23.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005466-08.2024.4.01.3603</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005522-08.2024.4.01.3905</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005647-73.2024.4.01.3905</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005648-58.2024.4.01.3905</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005728-16.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005956-88.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005957-73.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005959-43.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005960-28.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005963-80.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005964-65.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005965-50.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005966-35.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1005967-20.2024.4.01.3907</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006105-96.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006107-66.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006108-51.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006135-34.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006136-19.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006148-33.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006221-05.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006329-34.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006330-19.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006331-04.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006332-86.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006333-71.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006334-56.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006335-41.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006336-26.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006337-11.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006338-93.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006339-78.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006340-63.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006341-48.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006342-33.2024.4.01.3903</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006411-53.2024.4.01.4101</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006446-13.2024.4.01.4101</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1006449-65.2024.4.01.4101</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1007898-61.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1008018-07.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1008019-89.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1008020-74.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1008021-59.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1008022-44.2024.4.01.3906</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1009260-16.2024.4.01.3901</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1009261-98.2024.4.01.3901</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1009262-83.2024.4.01.3901</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1010517-67.2024.4.01.3904</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019667-66.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019668-51.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019669-36.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019670-21.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019671-06.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019672-88.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019674-58.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019675-43.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019676-28.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019678-95.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019679-80.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019680-65.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019681-50.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019683-20.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019684-05.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019960-36.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019961-21.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019962-06.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019963-88.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019964-73.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019966-43.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019968-13.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019969-95.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019970-80.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019971-65.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019973-35.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019974-20.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019976-87.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019979-42.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019981-12.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019982-94.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019983-79.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1019985-49.2024.4.01.4100</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1022886-02.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1022891-24.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1022892-09.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1023424-80.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1023425-65.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024317-71.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024319-41.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024321-11.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024322-93.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024323-78.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024324-63.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024333-25.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1024334-10.2024.4.01.3902</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1027558-86.2024.4.01.3600</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1027615-07.2024.4.01.3600</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041271-67.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041272-52.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041273-37.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041274-22.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041275-07.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041276-89.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041277-74.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041278-59.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041279-44.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041280-29.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041281-14.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041321-93.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041322-78.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041323-63.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041381-66.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041382-51.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041383-36.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041384-21.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041652-75.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041653-60.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041654-45.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041806-93.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1041813-85.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043116-37.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043118-07.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043243-72.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043246-27.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043247-12.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043249-79.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043250-64.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043251-49.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043252-34.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043253-19.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043254-04.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043256-71.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043259-26.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043261-93.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043380-54.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043383-09.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043384-91.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043386-61.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043388-31.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043389-16.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1043390-98.2024.4.01.3200</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1050156-07.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051956-70.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051964-47.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051980-98.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051984-38.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051992-15.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1051998-22.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1052007-81.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1052011-21.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1052106-51.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1052128-12.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1052662-53.2024.4.01.3900</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Vide documento em anexo</t>
+          <t>1054542-80.2024.4.01.3900</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>