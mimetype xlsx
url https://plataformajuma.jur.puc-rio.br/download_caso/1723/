--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -611,51 +611,51 @@
           <t>Ente federativo</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>0800320-34.2026.8.14.0133</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2026/1</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>https://pje1g-consultapublica.trf1.jus.br/consultapublica/ConsultaPublica/listView.seam</t>
+          <t>https://www.tjpa.jus.br/PortalExterno/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal ou Juiz de Estado ou do Distrito Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Pará (PA)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Pendente</t>