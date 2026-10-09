--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -621,51 +621,51 @@
           <t>2025/3</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>https://pje1g-consultapublica.trf1.jus.br/consultapublica/ConsultaPublica/listView.seam</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Tribunal ou Juiz de Estado ou do Distrito Federal</t>
+          <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Pará (PA)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Pendente</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Agravo de Instrumento (AI) 1016216-77.2025.4.01.0000 (MPF - TRF4)</t>