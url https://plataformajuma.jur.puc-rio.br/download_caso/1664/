--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -621,66 +621,66 @@
           <t>2024/5</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>https://eproc.jfrs.jus.br/eprocV2/externo_controlador.php?acao=processo_consulta_publica&amp;utm_source=chatgpt.com</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Tribunal ou Juiz de Estado ou do Distrito Federal</t>
+          <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Rio Grande do Sul (RS)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Decidido</t>
+          <t>Concluído</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Adaptação, Avaliação de riscos climáticos, Responsabilidade civil por dano ambiental-climático</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Lei do Sistema Nacional de Defesa Civil (Lei Federal 12.340/2010)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>