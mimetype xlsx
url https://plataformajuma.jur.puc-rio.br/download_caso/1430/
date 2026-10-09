--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -591,51 +591,51 @@
           <t>Ação Direta de Inconstitucionalidade (ADI)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Procurador Geral da República (PGR)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Ministério Público Federal</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Presidente do Conselho Nacional do Meio Ambiente (CONAMA)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Agente do Estado</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>0085778-43.2023.1.00.0000</t>
+          <t>7467</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2023/9</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>https://portal.stf.jus.br/processos/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>