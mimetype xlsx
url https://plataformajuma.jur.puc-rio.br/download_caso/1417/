--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -571,56 +571,56 @@
           <t>Clima no licenciamento ambiental</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>Lote de Casos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Observatório do Clima e outros vs. IBAMA, Petrobras e União Federal (Anulação da LO de perfuração na Foz do Amazonas)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Ação Civil Pública (ACP)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Laboratório do Observatório do Clima ; Greenpeace Brasil; WWF Brasil; Instituto Internacional Arayara de Educação e Cultura ; Comissão Nacional para o Fortalecimento das Reservas Extrativistas e dos Povos Extrativistas Costeiros Marinhos (CONFREM); Coordenação das Organizações Indígenas da Amazônia (COIAB); Coordenação Nacional de Articulação das Comunidades Negras Rurais Quilombolas do Amapá (CONAQ-AP); Articulação dos Povos indígenas do Brasil (APIB)</t>
+          <t>Laboratório do Observatório do Clima; Greenpeace Brasil; WWF Brasil; Instituto Internacional Arayara de Educação e Cultura; Comissão Nacional para o Fortalecimento das Reservas Extrativistas e dos Povos Extrativistas Costeiros Marinhos (CONFREM); Coordenação das Organizações Indígenas da Amazônia (COIAB); Coordenação Nacional de Articulação das Comunidades Negras Rurais Quilombolas do Amapá (CONAQ-AP); Articulação dos Povos Indígenas do Brasil (APIB); Associação de Mulheres Indígenas em Mutirão; Ministério Público Federal (MPF)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Sociedade civil organizada</t>
+          <t>Ministério Público Federal, Sociedade civil organizada</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Instituto Brasileiro do Meio Ambiente e dos Recursos Naturais Renováveis (IBAMA); Petróleo Brasileiro S.A (Petrobras); União Federal</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Empresas, Ente federativo, Órgãos da Administração Pública</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>1056477-24.2025.4.01.3900</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2025/10</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>10</t>
@@ -636,51 +636,51 @@
           <t>https://pje1g.trf1.jus.br/consultapublica/ConsultaPublica/listView.seam</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Pará (PA)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Decidido</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Adaptação, Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 231 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 5º da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Constituição da República Federativa do Brasil de 1988 (CRFB/88), Convenção 169 da OIT (Decretos Federais 5.051/2004 e 10.088/2019), Convenção-Quadro das Nações Unidas sobre Mudança do Clima - UNFCCC (Decreto Federal 2.652/1998), Instrução Normativa IBAMA 12/2010, Política Energética Nacional (Lei Federal 9.478/1997), Política Estadual de Mudanças Climáticas - PEMC, Política Nacional de Desenvolvimento Sustentável dos Povos e Comunidades Tradicionais (Decreto Federal 6.040/2007),  Política Nacional de Gestão Ambiental e Territorial de Terras Indígenas - PNGATI (Decreto Federal 7.747/2012), Política Nacional do Meio Ambiente - PNMA (Lei Federal 6.938/1981), Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009), Resolução CONAMA 1/1986, Resolução CONAMA 237/1997</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Implícita no conteúdo</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>