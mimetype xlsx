--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>https://eproc-consulta.tjsp.jus.br/consulta_1g/externo_controlador.php?acao=tjsp@consulta_unificada_publica/consultar</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal ou Juiz de Estado ou do Distrito Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>São Paulo (SP)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Decidido</t>
+          <t>Em revisão</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Código de Defesa do Consumidor - CDC (Lei Federal 8.078/1990), Lei de Crimes Ambientais (Lei Federal 9.605/1998)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Menção expressa</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>