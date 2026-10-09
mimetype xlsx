--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -561,51 +561,51 @@
           <t>Setor de emissões de Gases de Efeito Estufa (GEE)</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>Alinhamento climático da demanda</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>Clima no licenciamento ambiental</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>Lote de Casos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Instituto Internacional Arayara de Educação e Cultura vs. IBAMA e outros (instalação de complexo termelétrico em Macaé)</t>
+          <t>Instituto Internacional Arayara de Educação e Cultura vs. IBAMA e outros (Instalação de complexo termelétrico em Macaé)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Ação Civil Pública (ACP)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Instituto Internacional Arayara de Edudação e cultura - Instituto Arayara de Educação para a Sustentabilidade</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Sociedade civil organizada</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Instituto Brasileiro do Meio Ambiente e dos Recursos Naturais Renováveis (IBAMA); União Federal; Instituto Estadual do Meio Ambiente (INEA); Estado do Rio de Janeiro; EDF Norte Fluminense S.A. - Usina Termelétrica Norte Fluminense S.A.; Global Participações em Energia S.A.; Usina Termelétrica Nossa Senhora de Fátima; Litos Energia Ltda.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Empresas, Ente federativo, Órgãos da Administração Pública</t>
@@ -636,51 +636,51 @@
           <t>http://eproc.jfrj.jus.br/eproc/externo_controlador.php?acao=processo_consulta_publica</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Rio de Janeiro (RJ)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Em revisão</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Agravo de Instrumento 5007864-69.2024.4.02.0000 (Instituto Arayara - TRF-2)</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Política Nacional do Meio Ambiente - PNMA (Lei Federal 6.938/1981), Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009), Resolução CONAMA 1/1986, Resolução CONAMA 237/1997</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Menção expressa</t>