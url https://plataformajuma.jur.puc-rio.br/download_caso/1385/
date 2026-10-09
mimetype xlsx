--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -641,51 +641,51 @@
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Rio de Janeiro (RJ)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Pendente</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>Pontual</t>
+          <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Adaptação, Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Código Florestal (Lei Federal 12.651/2012), Convenção 169 da OIT (Decretos Federais 5.051/2004 e 10.088/2019), Convenção-Quadro das Nações Unidas sobre Mudança do Clima - UNFCCC (Decreto Federal 2.652/1998), Lei do Sistema Nacional de Unidades de Conservação - SNUC (Lei Federal 9.985/2000), Política Nacional do Meio Ambiente - PNMA (Lei Federal 6.938/1981), Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009), Resolução CONAMA 1/1986</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Implícita no conteúdo</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Mata Atlântica</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>