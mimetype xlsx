--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -644,51 +644,55 @@
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Amazonas (AM)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Pendente</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
-      <c r="S2" t="inlineStr"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>Suspensão de Liminar e de Sentença 1015671-70.2026.4.01.0000</t>
+        </is>
+      </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Lei Complementar 140/2011, Lei Geral do Licenciamento Ambiental - LGLA (Lei Federal 15.190/2025), Resolução CONAMA 237/1997</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Amazônia</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>Mudança de Uso da Terra e Florestas</t>
         </is>
       </c>