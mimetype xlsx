--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>https://pje1g.trf1.jus.br/consultapublica/ConsultaPublica/listView.seam</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Amazonas (AM)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Decidido definitivamente</t>
+          <t>Concluído</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Não se aplica</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Lei de Crimes Ambientais (Lei Federal 9.605/1998)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>