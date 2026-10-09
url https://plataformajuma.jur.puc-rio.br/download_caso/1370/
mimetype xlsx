--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -581,51 +581,51 @@
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ABRAENERGIAS vs. União Federal e outros (Vícios regulatórios nos Leilões de Reserva de capacidade de energia 2026)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Ação Civil Pública (ACP)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Associação Brasileira dos Sindicatos e Associações Representantes das Industrias de Energia (ABRAENERGIAS)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Sociedade civil organizada</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>União Federal; Ministério de Minas e Energia; Empresa de pesquisa Energética (EPE); Agência Nacional de Energia Elétrica (ANEEL); Operador Nacional do sistema Elétrico (ONS);</t>
+          <t>União Federal; Ministério de Minas e Energia; Empresa de pesquisa Energética (EPE); Agência Nacional de Energia Elétrica (ANEEL); Operador Nacional do sistema Elétrico (ONS)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Ente federativo, Órgãos da Administração Pública</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>1048511-21.2026.4.01.3400</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2026/5</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2026</t>