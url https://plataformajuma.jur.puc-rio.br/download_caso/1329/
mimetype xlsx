--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,61 +636,61 @@
           <t>http://www.jfpr.jus.br/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Paraná (PR)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Decidido</t>
+          <t>Em revisão</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>Agravo de Instrumento 5044712-40.2020.4.04.0000 (TRF-4 - Instituto Água e Terra); Agravo de Instrumento 5046453-18.2020.4.04.0000 (IBAMA - TRF-4)</t>
+          <t>Agravo de Instrumento 5044712-40.2020.4.04.0000 (TRF-4 - Instituto Água e Terra); Agravo de Instrumento 5046453-18.2020.4.04.0000 (IBAMA - TRF-4); Suspensão de Liminar e Sentença  5015462-83.2025.4.04.0000 (Estado do Paraná e IAT - TRF-4)</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Não se aplica</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Código Florestal (Lei Federal 12.651/2012), Constituição da República Federativa do Brasil de 1988 (CRFB/88), Lei da Mata Atlântica (Lei Federal 11.428/2006), Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Mata Atlântica</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>Mudança de Uso da Terra e Florestas</t>