--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>https://pje1g.trf1.jus.br/consultapublica/ConsultaPublica/listView.seam</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal Regional Federal ou Juiz Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Pará (PA)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Em revisão</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Pontual</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>AI 1024842-27.2021.4.01.0000 (Lucas Stefanello Facco e Tiago Stefanello Facco - TRF1)</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação, Responsabilidade civil por dano ambiental-climático</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Código Florestal (Lei Federal 12.651/2012), Política Nacional do Meio Ambiente - PNMA (Lei Federal 6.938/1981), Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>