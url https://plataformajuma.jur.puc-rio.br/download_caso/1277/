--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>http://esaj.tjsp.jus.br/cpopg/open.do</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Tribunal ou Juiz de Estado ou do Distrito Federal</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>São Paulo (SP)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Em revisão</t>
+          <t>Concluído</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Apelação Cível 1068508-84.2021.8.26.0053 (Clara Leonel Ramos e outros - TJSP); Agravo em Recurso Especial 2782711/SP</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Adaptação, Mitigação, Avaliação de riscos climáticos</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Constituição da República Federativa do Brasil de 1988 (CRFB/88), Convenção-Quadro das Nações Unidas sobre Mudança do Clima - UNFCCC (Decreto Federal 2.652/1998), Política Estadual de Mudanças Climáticas - PEMC, Política Nacional sobre Mudança do Clima - PNMC (Lei Federal 12.187/2009)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Menção expressa</t>