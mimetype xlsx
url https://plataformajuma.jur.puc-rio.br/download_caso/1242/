--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>https://portal.stf.jus.br/processos/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Supremo Tribunal Federal (STF)</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Distrito Federal (DF)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem relevante</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Decidido</t>
+          <t>Concluído</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Acordo de Paris (Decreto Federal 9.073/2017), Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 5º da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Convenção-Quadro das Nações Unidas sobre Mudança do Clima - UNFCCC (Decreto Federal 2.652/1998), Política Nacional de Biocombustíveis - RenovaBio (Lei Federal 13.576/2017)</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>