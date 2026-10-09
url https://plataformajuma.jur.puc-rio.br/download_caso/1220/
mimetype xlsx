--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -636,51 +636,51 @@
           <t>https://portal.stf.jus.br/processos/detalhe.asp?incidente=7195552</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>Supremo Tribunal Federal (STF)</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>Distrito Federal (DF)</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Abordagem contextual</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Pendente</t>
+          <t>Decidido</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Sistêmico</t>
         </is>
       </c>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr">
         <is>
           <t>Mitigação</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t xml:space="preserve">Art. 170 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Art. 225 da Constituição da República Federativa do Brasil de 1988 (CRFB/88), Constituição da República Federativa do Brasil de 1988 (CRFB/88), Lei do Sistema Brasileiro de Comércio de Emissões de Gases de Efeito Estufa - SBCE (Lei Federal 15.042/2024) </t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Inexistente</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>