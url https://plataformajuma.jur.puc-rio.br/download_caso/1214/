--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -561,71 +561,71 @@
           <t>Setor de emissões de Gases de Efeito Estufa (GEE)</t>
         </is>
       </c>
       <c r="Y1" t="inlineStr">
         <is>
           <t>Alinhamento climático da demanda</t>
         </is>
       </c>
       <c r="Z1" t="inlineStr">
         <is>
           <t>Clima no licenciamento ambiental</t>
         </is>
       </c>
       <c r="AA1" t="inlineStr">
         <is>
           <t>Lote de Casos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>JBS vs. Greenpeace e WPA (Inibição de protestos ambientais e climáticos)</t>
+          <t>JBS vs. Greenpeace e WAP (Inibição de protestos ambientais e climáticos)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Ação Inibitória</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>JBS S.A.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Empresas</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Greenpeace Brasil; Sociedade Mundial de Proteção Animal - World Animal Protection Brazil (SMPA - WPA)</t>
+          <t>Greenpeace Brasil; Sociedade Mundial de Proteção Animal - World Animal Protection Brazil (SMPA - WAP)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Sociedade civil organizada</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>1065266-34.2025.8.26.0100</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>2025/5</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2025</t>